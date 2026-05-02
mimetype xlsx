--- v0 (2025-12-13)
+++ v1 (2026-05-02)
@@ -1,335 +1,656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\katou\Box\共有フォルダ\2-03.購買部\⑯組合ニュース原稿\新しいフォルダー\書籍注文書2025.1.7\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\miura\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC0FCAEF-9B10-4329-B50D-E8BE51046D1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF0269D1-8DF0-4B99-805A-C239B86D0785}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{8352DCAC-9FF2-41C6-914B-EF3731CA4313}"/>
+    <workbookView xWindow="14400" yWindow="0" windowWidth="14400" windowHeight="15600" xr2:uid="{8352DCAC-9FF2-41C6-914B-EF3731CA4313}"/>
   </bookViews>
   <sheets>
-    <sheet name="注文書" sheetId="1" r:id="rId1"/>
+    <sheet name="注文用紙" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">注文書!$A$1:$H$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">注文用紙!$A$1:$I$44</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="35">
   <si>
     <t>FAX：045-243-0550</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東京地方税理士協同組合</t>
     <rPh sb="0" eb="11">
       <t>トウキョウチホウゼイリシキョウドウクミアイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ブックマート宛</t>
     <rPh sb="6" eb="7">
       <t>アテ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>お受取方法</t>
     <rPh sb="1" eb="3">
       <t>ウケトリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ホウホウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ブックマートで受取り</t>
-[...12 lines deleted...]
-  <si>
     <t>〒</t>
-    <phoneticPr fontId="1"/>
-[...12 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>冊数</t>
     <rPh sb="0" eb="2">
       <t>サッスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>出版社</t>
     <rPh sb="0" eb="3">
       <t>シュッパンシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　ブックマートメールアドレス　bookmart@tochizeikyo.com</t>
-[...2 lines deleted...]
-  <si>
     <t>送付住所</t>
     <rPh sb="0" eb="2">
       <t>ソウフ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注文書</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>登　録　番　号</t>
     <rPh sb="0" eb="1">
       <t>ノボル</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ロク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>バン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>商品名</t>
     <rPh sb="0" eb="3">
       <t>ショウヒンメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>価格</t>
-[...25 lines deleted...]
-  <si>
     <t>440円</t>
     <rPh sb="3" eb="4">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>330円</t>
     <rPh sb="3" eb="4">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...32 lines deleted...]
-　　　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">書籍名
 </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>(ISBNコードがわかる場合は
 コードの記載もお願い致します。)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショセキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>バアイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>キサイ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ネガ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>イタ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　年　　月　　日　　</t>
-[...11 lines deleted...]
-  <si>
     <t>　　　　　　　　　使用する　　　　　 / 　　　　　使用しない</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>利用券</t>
     <rPh sb="0" eb="3">
       <t>リヨウケン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　　ブックマートで受取り　　　 / 　　　　　　　　送付</t>
+    <rPh sb="13" eb="15">
+      <t>ウケトリ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ソウフ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　 あらかじめご了承くださいますよう、よろしくお願い申し上げます。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>氏名</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>価格（税込）</t>
+    <rPh sb="0" eb="2">
+      <t>カカク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゼイコミ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>領収証・請求書　（割引対象外）</t>
+    <rPh sb="0" eb="3">
+      <t>リョウシュウショウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ワリビ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>税理士用箋　　　（割引対象外）</t>
+    <rPh sb="0" eb="3">
+      <t>ゼイリシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウセン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ワリビ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・書籍等発送時に、請求書及び郵便局の払込取扱票を同封いたしますので、</t>
+    <rPh sb="1" eb="3">
+      <t>ショセキ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ハッソウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>トリアツカイ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　届きましたら内容をご確認の上、速やかにご入金をお願いいたします。</t>
+    <rPh sb="1" eb="2">
+      <t>トド</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>スミ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ニュウキン</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                       お問合せ先：東京地方税理士協同組合ブックマート　</t>
+    <rPh sb="24" eb="26">
+      <t>トイアワ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>チホウ</t>
+    </rPh>
+    <rPh sb="33" eb="36">
+      <t>ゼイリシ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>クミアイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　メールアドレス　bookmart@tochizeikyo.com</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（組合利用券をご利用の場合は返信用封筒を同封いたします。）</t>
+    <rPh sb="1" eb="3">
+      <t>クミアイ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>リヨウケン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ヘンシン</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>フウトウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ドウフウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　商品到着後、返信用封筒に協同組合利用券を入れていただき、本組合宛へご郵送</t>
+    <rPh sb="1" eb="3">
+      <t>ショウヒン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トウチャク</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ヘンシンヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>フウトウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>クミアイ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>リヨウケン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>クミアイ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>アテ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ユウソウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　ください。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>・</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>組合員・準会員の方</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FF000000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>は書籍については</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>10%割引</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="13"/>
+        <color rgb="FF000000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>で販売しております。</t>
+    </r>
+    <rPh sb="24" eb="26">
+      <t>ハンバイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※乱丁・落丁以外の理由で書籍等の返品・交換はできません。</t>
+    <rPh sb="1" eb="3">
+      <t>ランチョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ラクチョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ショセキ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ヘンピン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>コウカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>TEL:045-243-0553　FAX:045-243-0550</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>１回のお買い上げ</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>金額10,000円（10%割引後）</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>以上は送料無料。</t>
+    </r>
+    <rPh sb="2" eb="3">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ワリビ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ソウリョウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ムリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※購入金額10,000円（税込）未満は、一律送料800円（税込）をご負担いただきます。</t>
+    </r>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -368,92 +689,165 @@
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="13.5"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color rgb="FF000000"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="13"/>
+      <color rgb="FF000000"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF000000"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13.5"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13.5"/>
+      <color theme="1"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13.5"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FFFF0000"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="13"/>
+      <color rgb="FFFF0000"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -557,669 +951,396 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>22412</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>82176</xdr:rowOff>
+      <xdr:colOff>33618</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>33618</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>37353</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>134470</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>78442</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="四角形: 角を丸くする 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BAC5F18-224C-FB76-8D8B-3B35CDCE8456}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="22412" y="829235"/>
-          <a:ext cx="6443383" cy="3077883"/>
+          <a:off x="33618" y="8695765"/>
+          <a:ext cx="6589058" cy="4067736"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 7908"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             <a:t>　　　</a:t>
-          </a:r>
-[...357 lines deleted...]
-            <a:t>　までお問い合わせください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1486,661 +1607,613 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68F785EE-31C7-4D6D-871D-B3DF6C17AB6D}">
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="L41" sqref="L41"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A27" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="13.625" style="2" customWidth="1"/>
     <col min="2" max="2" width="3.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.75" style="2" customWidth="1"/>
     <col min="4" max="4" width="5.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.25" style="2" customWidth="1"/>
     <col min="6" max="6" width="16.25" style="2" bestFit="1" customWidth="1"/>
-    <col min="7" max="16384" width="9" style="2"/>
+    <col min="7" max="8" width="9" style="2"/>
+    <col min="9" max="9" width="2.875" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="33"/>
-[...1 lines deleted...]
-      <c r="D1" s="34"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="65"/>
       <c r="E1" s="1"/>
-      <c r="F1" s="24" t="s">
-[...5 lines deleted...]
-    <row r="2" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+    </row>
+    <row r="2" spans="1:13" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="1"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:13" ht="18.75" x14ac:dyDescent="0.4">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="35" t="s">
-[...4 lines deleted...]
-    <row r="4" spans="1:8" ht="18.75" x14ac:dyDescent="0.4">
+      <c r="D3" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="67"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+    </row>
+    <row r="4" spans="1:13" ht="18.75" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="36"/>
-[...3 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="51"/>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="43"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="54"/>
+    </row>
+    <row r="8" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+    </row>
+    <row r="9" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="51"/>
+    </row>
+    <row r="10" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="20"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="62"/>
+    </row>
+    <row r="11" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="43"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="48"/>
+    </row>
+    <row r="12" spans="1:13" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="13"/>
+    </row>
+    <row r="14" spans="1:13" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A14" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="69"/>
+      <c r="H14" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="69"/>
+      <c r="H15" s="14"/>
+    </row>
+    <row r="16" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="57"/>
+      <c r="H16" s="14"/>
+    </row>
+    <row r="17" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A17" s="70"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+    </row>
+    <row r="18" spans="1:8" s="6" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="57"/>
+      <c r="H18" s="11" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="58"/>
+      <c r="B19" s="72"/>
+      <c r="C19" s="72"/>
+      <c r="D19" s="72"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="57"/>
+      <c r="G19" s="57"/>
+      <c r="H19" s="14"/>
+    </row>
+    <row r="20" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="39"/>
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="14"/>
+    </row>
+    <row r="21" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="58"/>
+      <c r="B21" s="72"/>
+      <c r="C21" s="72"/>
+      <c r="D21" s="72"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="14"/>
+    </row>
+    <row r="22" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="58"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="14"/>
+    </row>
+    <row r="23" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="39"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="57"/>
+      <c r="G23" s="57"/>
+      <c r="H23" s="14"/>
+    </row>
+    <row r="24" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="39"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="14"/>
+    </row>
+    <row r="25" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="39"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="14"/>
+    </row>
+    <row r="26" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="39"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="56"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="14"/>
+    </row>
+    <row r="27" spans="1:8" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="8"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="27"/>
+    </row>
+    <row r="28" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="18"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="22"/>
+    </row>
+    <row r="29" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A29" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="22"/>
+    </row>
+    <row r="30" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="22"/>
+    </row>
+    <row r="31" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A31" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="33"/>
+    </row>
+    <row r="32" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A32" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="48"/>
-[...270 lines deleted...]
-      <c r="A31" s="14" t="s">
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="22"/>
+    </row>
+    <row r="33" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
+    </row>
+    <row r="34" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A34" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="52" t="s">
+      <c r="B34" s="35"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
+    </row>
+    <row r="35" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A35" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+    </row>
+    <row r="36" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A36" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+    </row>
+    <row r="37" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A37" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="17"/>
+    </row>
+    <row r="38" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A38" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="17"/>
+    </row>
+    <row r="39" spans="1:8" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="24"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="17"/>
+    </row>
+    <row r="40" spans="1:8" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A40" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B40" s="32"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+    </row>
+    <row r="41" spans="1:8" s="6" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+    </row>
+    <row r="42" spans="1:8" ht="15.75" x14ac:dyDescent="0.4">
+      <c r="A42" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="53"/>
-[...192 lines deleted...]
-      <c r="H48" s="39"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...24 lines deleted...]
-    <mergeCell ref="F33:G33"/>
+  <mergeCells count="39">
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F18:G18"/>
     <mergeCell ref="F1:H1"/>
-    <mergeCell ref="B28:H28"/>
-[...9 lines deleted...]
-    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="F23:G23"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="B30:D30"/>
     <mergeCell ref="D3:E4"/>
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B6:H7"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="A18:E18"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B32:D32 G32 A49:H1048576 G3:H5 F1:F5 B3:C5 D3 D5:E5 B25:B31 A25 C25:C27 A1:A7 H32:H45 I1:XFD1048576 A27:A48 E32 E30 F30 F32:F45" xr:uid="{6AF6AD83-FD8C-47C6-BBFC-7A7DA91E2704}"/>
+    <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G13:G17 A41:A42 G3:G5 B3:C5 D3 D5:E5 C9 A1:A6 B13:E17 H4:H5 B6 F1:F5 F18:F32 H13:H16 H18:H32 F13:F16 A43:H1048576 E8:F8 A8:A28 B8:B12 I1:XFD1048576" xr:uid="{6AF6AD83-FD8C-47C6-BBFC-7A7DA91E2704}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>注文書</vt:lpstr>
-      <vt:lpstr>注文書!Print_Area</vt:lpstr>
+      <vt:lpstr>注文用紙</vt:lpstr>
+      <vt:lpstr>注文用紙!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sugiyama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>